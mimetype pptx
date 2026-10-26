--- v0 (2026-07-28)
+++ v1 (2026-10-26)
@@ -1,280 +1,275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bmp" ContentType="image/bmp"/>
-[...2 lines deleted...]
-  <Default Extension="MOV" ContentType="video/quicktime"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483768" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId40"/>
+    <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId41"/>
+    <p:handoutMasterId r:id="rId17"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
-[...33 lines deleted...]
-    <p:sldId id="301" r:id="rId39"/>
+    <p:sldId id="325" r:id="rId5"/>
+    <p:sldId id="326" r:id="rId6"/>
+    <p:sldId id="327" r:id="rId7"/>
+    <p:sldId id="328" r:id="rId8"/>
+    <p:sldId id="329" r:id="rId9"/>
+    <p:sldId id="336" r:id="rId10"/>
+    <p:sldId id="333" r:id="rId11"/>
+    <p:sldId id="335" r:id="rId12"/>
+    <p:sldId id="332" r:id="rId13"/>
+    <p:sldId id="337" r:id="rId14"/>
+    <p:sldId id="338" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr rtl="0">
-      <a:defRPr lang="zh-tw"/>
+      <a:defRPr lang="zh-TW"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="816" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" orient="horz" pos="384" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
+<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{00000000-0000-0000-0000-000000000000}" name="Author" initials="A" userId="Author" providerId="AD"/>
+</p188:authorLst>
+</file>
+
+<file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
+<p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cmAuthor id="3" name="Author" initials="A" lastIdx="0" clrIdx="2"/>
+</p:cmAuthorLst>
+</file>
+
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="FFED00"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{BC89EF96-8CEA-46FF-86C4-4CE0E7609802}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:right>
           <a:top>
@@ -408,485 +403,612 @@
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
-  <a:tblStyle styleId="{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}" styleName="Medium Style 2 - Accent 2">
+  <a:tblStyle styleId="{2D5ABB26-0587-4C30-8999-92F81FD0307C}" styleName="No Style, No Grid">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
-          <a:prstClr val="black"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
-        <a:schemeClr val="dk1"/>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+  </a:tblStyle>
+  <a:tblStyle styleId="{BC89EF96-8CEA-46FF-86C4-4CE0E7609802}" styleName="Light Style 3 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:right>
           <a:top>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:top>
           <a:bottom>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
           <a:insideH>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:insideH>
           <a:insideV>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
           <a:solidFill>
-            <a:schemeClr val="accent2">
-              <a:tint val="20000"/>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
             </a:schemeClr>
           </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="50800" cmpd="dbl">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on"/>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="25400" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{5DA37D80-6434-44D0-A028-1B22A696006F}" styleName="Light Style 3 - Accent 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fontRef>
+        <a:schemeClr val="tx1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2">
-              <a:tint val="40000"/>
+              <a:alpha val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:band1H>
-    <a:band2H>
-[...3 lines deleted...]
-    </a:band2H>
     <a:band1V>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2">
-              <a:tint val="40000"/>
+              <a:alpha val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:band1V>
-    <a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
-    </a:band2V>
-[...6 lines deleted...]
-      </a:tcTxStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
-        <a:fill>
-[...19 lines deleted...]
-        </a:fill>
       </a:tcStyle>
     </a:firstCol>
     <a:lastRow>
-      <a:tcTxStyle b="on">
-[...4 lines deleted...]
-      </a:tcTxStyle>
+      <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:top>
-            <a:ln w="38100" cmpd="sng">
+            <a:ln w="50800" cmpd="dbl">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </a:top>
         </a:tcBdr>
         <a:fill>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
-      <a:tcTxStyle b="on">
-[...4 lines deleted...]
-      </a:tcTxStyle>
+      <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
-            <a:ln w="38100" cmpd="sng">
+            <a:ln w="25400" cmpd="sng">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
-    <p:restoredTop sz="94605" autoAdjust="0"/>
+    <p:restoredTop sz="94240" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="104" d="100"/>
-          <a:sy n="104" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="870" y="114"/>
+        <p:origin x="990" y="174"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide pos="816"/>
+        <p:guide orient="horz" pos="384"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="71" d="100"/>
-          <a:sy n="71" d="100"/>
+          <a:sx n="81" d="100"/>
+          <a:sy n="81" d="100"/>
         </p:scale>
-        <p:origin x="3342" y="54"/>
+        <p:origin x="2816" y="200"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="頁首版面配置區 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06345545-50D9-46F1-A63A-4322FBEF7547}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BA57456-157A-C12A-2FEC-91B7B9EE491D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="日期版面配置區 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9784DEC5-3FD1-49B9-9EA3-04FF95D9FBF9}"/>
+          <p:cNvPr id="3" name="日期預留位置 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D46761-828E-1508-56BD-BAEADF34862D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{631851F2-3A13-4CE0-9043-583C81E4D3FD}" type="datetime1">
-[...4 lines deleted...]
-              <a:t>2026/6/29</a:t>
+            <a:pPr rtl="0"/>
+            <a:fld id="{7FF95820-84BB-3447-8286-60A51307E7F2}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/13/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="頁尾版面配置區 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{460EC44B-EC59-482F-8C1B-2384705E4C85}"/>
+          <p:cNvPr id="4" name="頁尾預留位置 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD428A7E-6B0E-809C-73D1-4B5E2FF471A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="投影片編號版面配置區 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61B6E7C5-4EDD-482E-A4DD-9F2BD78C85AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{789A5AA6-0C5B-430A-E0C4-C90B2F0A1CD6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{1456B80C-40FB-4336-8013-08E592328F53}" type="slidenum">
-[...3 lines deleted...]
-              </a:rPr>
+            <a:pPr rtl="0"/>
+            <a:fld id="{0E476440-F66F-F947-8EFC-EA5202ACFD25}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US">
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1488903688"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2337117637"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
@@ -895,273 +1017,267 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="頁首版面配置區 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200">
-[...2 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="日期版面配置區 2"/>
+          <p:cNvPr id="3" name="日期預留位置 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
-[...2 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{2BC8A03F-2103-4FA4-84D9-055AF75D28F3}" type="datetime1">
-[...2 lines deleted...]
-              <a:t>2026/6/29</a:t>
+            <a:pPr rtl="0"/>
+            <a:fld id="{FC08FC54-6AE4-6A4A-9756-823A0F1BE5A6}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/13/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="投影片影像版面配置區 3"/>
+          <p:cNvPr id="4" name="投影片圖像預留位置 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US" noProof="0"/>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="備忘稿版面配置區 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...8 lines deleted...]
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0" dirty="0"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
               <a:t>第二層</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="2"/>
-[...1 lines deleted...]
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0" dirty="0"/>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
               <a:t>第三層</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="3"/>
-[...1 lines deleted...]
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0" dirty="0"/>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
               <a:t>第四層</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="4"/>
-[...1 lines deleted...]
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0" dirty="0"/>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="頁尾版面配置區 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200">
-[...2 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="投影片編號版面配置區 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
-[...2 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{CC0104FE-EB95-4464-935A-1A0F8A0020E0}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr rtl="0"/>
+            <a:fld id="{6B79E9EB-07EB-9D44-9F5A-AB1FBECCDD88}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1253576053"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1546758749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
         <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
         <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -1213,4590 +1329,4663 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...96 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.bmp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.bmp"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="title" preserve="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="標題投影片">
+    <p:bg>
+      <p:bgPr>
+        <a:blipFill dpi="0" rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:lum/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </a:blipFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="矩形 15"/>
+          <p:cNvPr id="13" name="手繪多邊形 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76609C33-D605-6146-1378-F67C572F05C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="0"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-[...14 lines deleted...]
-          <a:ln w="19050" cmpd="sng">
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 304800 w 12192000"/>
+              <a:gd name="connsiteY0" fmla="*/ 266701 h 6858000"/>
+              <a:gd name="connsiteX1" fmla="*/ 304800 w 12192000"/>
+              <a:gd name="connsiteY1" fmla="*/ 6591300 h 6858000"/>
+              <a:gd name="connsiteX2" fmla="*/ 11887200 w 12192000"/>
+              <a:gd name="connsiteY2" fmla="*/ 6591300 h 6858000"/>
+              <a:gd name="connsiteX3" fmla="*/ 11887200 w 12192000"/>
+              <a:gd name="connsiteY3" fmla="*/ 266701 h 6858000"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 12192000"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX5" fmla="*/ 12192000 w 12192000"/>
+              <a:gd name="connsiteY5" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX6" fmla="*/ 12192000 w 12192000"/>
+              <a:gd name="connsiteY6" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX7" fmla="*/ 0 w 12192000"/>
+              <a:gd name="connsiteY7" fmla="*/ 6858000 h 6858000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12192000" h="6858000">
+                <a:moveTo>
+                  <a:pt x="304800" y="266701"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="304800" y="6591300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11887200" y="6591300"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11887200" y="266701"/>
+                </a:lnTo>
+                <a:close/>
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="12192000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12192000" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="矩形 9"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="9" name="標題 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42398E06-9E0E-BC81-DEB5-1DB2F8635C23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1307870" y="1267730"/>
-[...24 lines deleted...]
-          </a:effectLst>
+            <a:off x="838200" y="1417320"/>
+            <a:ext cx="10515600" cy="4023360"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5400" spc="300" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="矩形 10"/>
-[...275 lines deleted...]
-          <p:cNvPr id="3" name="副標題 2"/>
+          <p:cNvPr id="3" name="子標題 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCFB69D3-5632-4285-A209-9DCA67DA668C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1562100" y="4682062"/>
-            <a:ext cx="9070848" cy="457201"/>
+            <a:off x="1524000" y="6044184"/>
+            <a:ext cx="9144000" cy="356616"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
-              <a:defRPr sz="1600" spc="80" baseline="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="2400" cap="all" baseline="0">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>按一下以編輯母片副標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="日期預留位置 19"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="14" name="矩形 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DDC5B68-548C-395D-B9A9-EA694F6CB59F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5318760" y="1341255"/>
-[...2 lines deleted...]
-        </p:spPr>
+            <a:off x="5891213" y="5628222"/>
+            <a:ext cx="409575" cy="88302"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-[...89 lines deleted...]
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3190691122"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="標題及直排文字">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="兩個內容白色">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="標題 1"/>
-[...133 lines deleted...]
-          <p:cNvPr id="6" name="投影片編號預留位置 5"/>
+          <p:cNvPr id="7" name="投影片編號預留位置 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6AA9E1-334B-5F8F-8A92-67DD095F7838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{CBD12358-51D2-46B3-9BDE-DF29528B9454}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89BC2AC2-003C-AACD-1271-F2F8FBE8FD3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="9820656" cy="914400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr>
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="3200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
-            <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
-[...4 lines deleted...]
-            <a:endParaRPr lang="zh-TW" altLang="en-US" noProof="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD758F50-A87C-F2A1-40E8-08F07081E9C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2377440"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800" b="1">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="914400" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="內容版面配置區 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{023B02AB-1DB6-AF79-E1B3-175C76BE57ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6227064" y="2377440"/>
+            <a:ext cx="4645152" cy="3429000"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="直線接點 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2041A78-2CBE-4D73-EF5D-E65139C79DC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2212424147"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="直排標題及文字">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="表格">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="直排標題 1"/>
-[...143 lines deleted...]
-          <p:cNvPr id="6" name="投影片編號預留位置 5"/>
+          <p:cNvPr id="6" name="投影片編號預留位置 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F1AF200-E81F-A326-0EDB-4B93C71D9BF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{CBD12358-51D2-46B3-9BDE-DF29528B9454}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A659BA83-0C6E-2A70-AED3-E386CABE654A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="9601200" cy="914400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr>
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="3200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
-            <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
-[...4 lines deleted...]
-            <a:endParaRPr lang="zh-TW" altLang="en-US" noProof="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="表格預留位置 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CEAFE70-86D3-8690-31CA-F9A1FBA494D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="tbl" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2377440"/>
+            <a:ext cx="9619488" cy="3429000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
+              <a:t>按一下圖示以新增表格</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="7" name="直線接點 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D612406-06E6-DCE4-7F2F-D98836A802A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3825889378"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="標題及內容">
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="兩個內容綠色">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C40C44A-93E6-6C58-5E88-AFDC594EC27A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="9821955" cy="914400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C813049-5F46-053E-6279-8183259649A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2377440"/>
+            <a:ext cx="4663440" cy="3566160"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="365760" tIns="365760" rIns="365760" bIns="365760" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="內容版面配置區 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72DFB03A-367B-9ADA-8071-E22871EC115F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6309360" y="2377440"/>
+            <a:ext cx="4663440" cy="3566160"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="365760" tIns="365760" rIns="365760" bIns="365760" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800" cap="all" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="投影片編號預留位置 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6AA9E1-334B-5F8F-8A92-67DD095F7838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{CBD12358-51D2-46B3-9BDE-DF29528B9454}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="直線接點 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{941554B7-BB36-76F6-DD79-11088AA69E82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="215339626"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="結語">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="標題 1"/>
+          <p:cNvPr id="16" name="標題 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABAFD431-F46D-3701-6A51-738ADAF3A5E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="841248" y="3163824"/>
+            <a:ext cx="10515600" cy="2322576"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-          <a:lstStyle/>
+          <a:bodyPr wrap="square" bIns="0" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="內容預留位置 2"/>
+          <p:cNvPr id="11" name="圖片預留位置 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAFD788D-D699-2BA7-3637-AA3B48C09084}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" hasCustomPrompt="1"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4953000" y="548640"/>
+            <a:ext cx="2286000" cy="2286000"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
-[...31 lines deleted...]
-            </a:r>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
+              <a:t>按一下圖示以新增圖片</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="日期預留位置 3"/>
+          <p:cNvPr id="13" name="文字預留位置 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7808A0C0-A02B-D1C7-6DE5-CA25624AD099}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1572768" y="6044184"/>
+            <a:ext cx="9116568" cy="365760"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr rtlCol="0" anchor="t">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" cap="all" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr rtl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="zh-TW" altLang="en-US" noProof="0"/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="頁尾預留位置 4"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="矩形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ECE7D81-1954-1B1F-C0AC-21C85AFD3C1E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
-        <p:spPr/>
-[...80 lines deleted...]
-        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6858000"/>
+            <a:off x="5891213" y="5628222"/>
+            <a:ext cx="409575" cy="88302"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:blipFill dpi="0" rotWithShape="1">
-[...13 lines deleted...]
-          <a:ln w="19050" cmpd="sng">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="919110551"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="含影像右側的標題及內容">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23" name="矩形 22"/>
+          <p:cNvPr id="5" name="手繪多邊形：圖案 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F738F023-8BDF-71DB-D6AB-776F7C6413B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1307870" y="1267730"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="8610600" y="0"/>
+            <a:ext cx="3581400" cy="6858000"/>
+          </a:xfrm>
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 3581400"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX1" fmla="*/ 3581400 w 3581400"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 6858000"/>
+              <a:gd name="connsiteX2" fmla="*/ 3581400 w 3581400"/>
+              <a:gd name="connsiteY2" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 3581400"/>
+              <a:gd name="connsiteY3" fmla="*/ 6858000 h 6858000"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 3581400"/>
+              <a:gd name="connsiteY4" fmla="*/ 6172201 h 6858000"/>
+              <a:gd name="connsiteX5" fmla="*/ 2971800 w 3581400"/>
+              <a:gd name="connsiteY5" fmla="*/ 6172201 h 6858000"/>
+              <a:gd name="connsiteX6" fmla="*/ 2971800 w 3581400"/>
+              <a:gd name="connsiteY6" fmla="*/ 685800 h 6858000"/>
+              <a:gd name="connsiteX7" fmla="*/ 0 w 3581400"/>
+              <a:gd name="connsiteY7" fmla="*/ 685800 h 6858000"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="3581400" h="6858000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="3581400" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3581400" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6858000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="6172201"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2971800" y="6172201"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="2971800" y="685800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="685800"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
-[...74 lines deleted...]
-            <a:schemeClr val="accent1"/>
+            <a:schemeClr val="accent2"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...139 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="標題 1"/>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CD97974-B93C-4C96-B3F6-F69E3D6DE6CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1563623" y="2094309"/>
-            <a:ext cx="9070848" cy="2587752"/>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="4114800" cy="2286000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr">
-[...50 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="t">
+          <a:bodyPr rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...165 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200" spc="300" baseline="0">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="投影片編號預留位置 5"/>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6FC6F2-80B4-49A7-9448-33FE2DF0E967}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8604504" y="5212080"/>
-            <a:ext cx="2112264" cy="228600"/>
+            <a:off x="1280160" y="3566160"/>
+            <a:ext cx="4114800" cy="2651760"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="457200" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="accent1"/>
+              </a:buClr>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+              <a:defRPr sz="2400" cap="all" spc="0" baseline="0">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="圖片版面配置區 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90AD0F96-99DE-C9D9-569E-AE6FC6307EA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5687568" y="1435608"/>
+            <a:ext cx="5897880" cy="3977640"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
+              <a:t>按一下圖示以新增圖片</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="投影片編號版面配置區 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969BB099-33E8-8B24-7E54-70E7457A1C7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{75DF2D63-3FF5-D547-96B9-BE9CCD1ABA58}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="直線接點 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{323EB7E3-3953-BAB4-1B15-383082C6C31E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4176816841"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="兩個內容">
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="標題 + 子標題 + 圖片">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="標題 7"/>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32772C41-A024-2F33-1F04-21E003FA7291}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="841248" y="2697480"/>
+            <a:ext cx="10515600" cy="2606040"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0"/>
-[...27 lines deleted...]
-          <a:bodyPr rtlCol="0"/>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...281 lines deleted...]
-              <a:defRPr>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5400">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="文字預留位置 2"/>
+          <p:cNvPr id="3" name="副標題 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{473BC2DF-9C2A-052C-AD2C-0A8ABAA50374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1" hasCustomPrompt="1"/>
+            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1069848" y="2074334"/>
-            <a:ext cx="4754880" cy="640080"/>
+            <a:off x="841248" y="6044184"/>
+            <a:ext cx="10515600" cy="457200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr">
+          <a:bodyPr rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buNone/>
-              <a:defRPr sz="1800" b="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:defRPr sz="2400">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800" b="1"/>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1800" b="1"/>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600" b="1"/>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600" b="1"/>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600" b="1"/>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600" b="1"/>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600" b="1"/>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr sz="1600" b="1"/>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
-[...2 lines deleted...]
-              <a:t>編輯母片文字樣式</a:t>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片子標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="內容預留位置 3"/>
+          <p:cNvPr id="7" name="圖片版面配置區 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA872EE9-FDFB-95A7-3547-DCAA0B51FE21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1069848" y="2755898"/>
-            <a:ext cx="4754880" cy="3200400"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12188952" cy="2368296"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-[...3 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr>
-[...34 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0" rtl="0"/>
-[...31 lines deleted...]
-            </a:r>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
+              <a:t>按一下圖示以新增圖片</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="文字預留位置 4"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="12" name="矩形 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103AD4F0-8C4C-FC68-2450-06419A6D0131}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6373368" y="2074334"/>
-[...551 lines deleted...]
-            <a:ext cx="8633081" cy="6382512"/>
+            <a:off x="5891213" y="5628222"/>
+            <a:ext cx="409575" cy="88302"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...70 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2432159734"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="標題 + 子標題">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="標題 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="15" name="手繪多邊形 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A510974D-B222-2876-052D-21F0E075D288}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9296400" y="607392"/>
-[...326 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="4457700"/>
+          </a:xfrm>
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-[...8 lines deleted...]
-            <a:miter lim="800000"/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 12192000"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 4457700"/>
+              <a:gd name="connsiteX1" fmla="*/ 12192000 w 12192000"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 4457700"/>
+              <a:gd name="connsiteX2" fmla="*/ 12192000 w 12192000"/>
+              <a:gd name="connsiteY2" fmla="*/ 4457700 h 4457700"/>
+              <a:gd name="connsiteX3" fmla="*/ 11563350 w 12192000"/>
+              <a:gd name="connsiteY3" fmla="*/ 4457700 h 4457700"/>
+              <a:gd name="connsiteX4" fmla="*/ 11563350 w 12192000"/>
+              <a:gd name="connsiteY4" fmla="*/ 685800 h 4457700"/>
+              <a:gd name="connsiteX5" fmla="*/ 628650 w 12192000"/>
+              <a:gd name="connsiteY5" fmla="*/ 685800 h 4457700"/>
+              <a:gd name="connsiteX6" fmla="*/ 628650 w 12192000"/>
+              <a:gd name="connsiteY6" fmla="*/ 4457700 h 4457700"/>
+              <a:gd name="connsiteX7" fmla="*/ 0 w 12192000"/>
+              <a:gd name="connsiteY7" fmla="*/ 4457700 h 4457700"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="12192000" h="4457700">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="12192000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="12192000" y="4457700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11563350" y="4457700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="11563350" y="685800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="628650" y="685800"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="628650" y="4457700"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="4457700"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...23 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="矩形 13"/>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32772C41-A024-2F33-1F04-21E003FA7291}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="978408" y="1143000"/>
+            <a:ext cx="10241280" cy="2286000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="副標題 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{473BC2DF-9C2A-052C-AD2C-0A8ABAA50374}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2075688" y="3803904"/>
+            <a:ext cx="8046720" cy="914400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片子標題樣式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="矩形 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A1A471A-8A28-B00F-72E9-849D5E6B7257}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9020386" y="237744"/>
-            <a:ext cx="2926080" cy="6382512"/>
+            <a:off x="5891213" y="5628222"/>
+            <a:ext cx="409575" cy="88302"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...8 lines deleted...]
-            <a:miter lim="800000"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="63528589"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="標題及內容 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="矩形 8"/>
+          <p:cNvPr id="4" name="矩形 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93BB82FF-5339-5456-4D30-0C2DA7907AAE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9157546" y="374904"/>
-            <a:ext cx="2651760" cy="6108192"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="3566160" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:schemeClr val="accent4"/>
           </a:solidFill>
-          <a:ln w="6350" cap="sq">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
-              <a:shade val="50000"/>
+              <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="標題 1"/>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CD97974-B93C-4C96-B3F6-F69E3D6DE6CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9296400" y="603504"/>
-            <a:ext cx="2432304" cy="1645920"/>
+            <a:off x="5340096" y="1097280"/>
+            <a:ext cx="6217920" cy="1828800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="b">
-            <a:noAutofit/>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...3 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200" spc="300">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="圖片預留位置 2"/>
+          <p:cNvPr id="8" name="圖片預留位置 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C39A257-2366-FF6B-67AD-9342B6B0B682}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" idx="1"/>
+            <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="228599" y="237744"/>
-[...7 lines deleted...]
-          </a:ln>
+            <a:off x="1298448" y="1828800"/>
+            <a:ext cx="3200400" cy="3200400"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="t"/>
+          <a:bodyPr rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="3200">
-[...2 lines deleted...]
-              </a:defRPr>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...30 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
               <a:t>按一下圖示以新增圖片</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="文字預留位置 3"/>
+          <p:cNvPr id="3" name="內容預留位置 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A6FC6F2-80B4-49A7-9448-33FE2DF0E967}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2" hasCustomPrompt="1"/>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9296400" y="2286000"/>
-            <a:ext cx="2432304" cy="3502152"/>
+            <a:off x="5340096" y="3429000"/>
+            <a:ext cx="6217920" cy="2743200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:lvl1pPr marL="457200">
               <a:spcBef>
-                <a:spcPts val="800"/>
+                <a:spcPts val="1400"/>
               </a:spcBef>
-              <a:buNone/>
-[...3 lines deleted...]
-                </a:solidFill>
+              <a:buSzPct val="80000"/>
+              <a:defRPr cap="all" spc="0" baseline="0">
                 <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
                 <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1200"/>
+            <a:lvl2pPr marL="914400">
+              <a:buSzPct val="80000"/>
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1000"/>
+            <a:lvl3pPr marL="1371600">
+              <a:buSzPct val="80000"/>
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl4pPr marL="1828800">
+              <a:buSzPct val="80000"/>
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="900"/>
+            <a:lvl5pPr marL="2286000">
+              <a:buSzPct val="80000"/>
+              <a:defRPr spc="0" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0" rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
-              <a:t>編輯母片文字樣式</a:t>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="日期預留位置 4"/>
+          <p:cNvPr id="6" name="文字方塊 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D17F99EA-AB5F-24F3-D971-2B9BDE3B4F3C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="641838" y="5547946"/>
+            <a:ext cx="184731" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="投影片編號預留位置 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969BB099-33E8-8B24-7E54-70E7457A1C7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr rtlCol="0"/>
-          <a:lstStyle>
-[...20 lines deleted...]
-              <a:t>2026/6/29</a:t>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{75DF2D63-3FF5-D547-96B9-BE9CCD1ABA58}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...69 lines deleted...]
-      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="直線接點 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADA4A755-28B6-5A01-94AB-C3CCC4368885}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5340096" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1521339908"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...5 lines deleted...]
-  <p:cSld>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="標題 + 圖片">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:schemeClr val="accent2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="矩形 6"/>
+          <p:cNvPr id="8" name="圖片預留位置 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E592AF4F-2F83-7005-B3AC-6FCC7FB19140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1481328"/>
+            <a:ext cx="9144000" cy="3895344"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
+              <a:t>按一下圖示以新增圖片</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076C4EAC-BBDE-1963-BD72-3BD2A47DC59C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1984248" y="1920240"/>
+            <a:ext cx="8229600" cy="3017520"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="5400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2415483516"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="內容 + 圖片 ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="矩形 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCBCF04C-49F6-66E8-41A0-B3C371944EA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="234696" y="237744"/>
-            <a:ext cx="11722608" cy="6382512"/>
+            <a:off x="6705600" y="0"/>
+            <a:ext cx="5486400" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
-          <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-            <a:prstDash val="solid"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
-          <a:effectLst>
-[...2 lines deleted...]
-        </p:spPr>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:pPr algn="ctr" rtl="0"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="矩形 7"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C40C44A-93E6-6C58-5E88-AFDC594EC27A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="371856" y="374904"/>
-[...13 lines deleted...]
-          <a:effectLst/>
+            <a:off x="1280160" y="3931920"/>
+            <a:ext cx="5029200" cy="1828800"/>
+          </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          <a:bodyPr rtlCol="0" anchor="b" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="標題預留位置 1"/>
+          <p:cNvPr id="9" name="圖片預留位置 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE351D0-FB9C-3473-AF28-52927741728E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="548640"/>
+            <a:ext cx="3017520" cy="3017520"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US"/>
+              <a:t>按一下圖示以新增圖片</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容預留位置 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C813049-5F46-053E-6279-8183259649A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7205472" y="731520"/>
+            <a:ext cx="4306824" cy="5394960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr cap="all" baseline="0">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr>
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr>
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr>
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr>
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="投影片編號預留位置 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6AA9E1-334B-5F8F-8A92-67DD095F7838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{CBD12358-51D2-46B3-9BDE-DF29528B9454}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="直線接點 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1171EC5-29BE-C106-1E9B-0CBDB598A131}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1298448" y="6111876"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1266214767"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="兩個內容淺藍色">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C40C44A-93E6-6C58-5E88-AFDC594EC27A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="9821955" cy="914400"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C813049-5F46-053E-6279-8183259649A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2377440"/>
+            <a:ext cx="4663440" cy="3566160"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="365760" tIns="365760" rIns="365760" bIns="365760" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="內容版面配置區 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72DFB03A-367B-9ADA-8071-E22871EC115F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6309360" y="2377440"/>
+            <a:ext cx="4663440" cy="3566160"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="365760" tIns="365760" rIns="365760" bIns="365760" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="投影片編號預留位置 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6AA9E1-334B-5F8F-8A92-67DD095F7838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{CBD12358-51D2-46B3-9BDE-DF29528B9454}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="直線接點 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{941554B7-BB36-76F6-DD79-11088AA69E82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4268108816"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="標題與兩個內容">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="投影片編號預留位置 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA6AA9E1-334B-5F8F-8A92-67DD095F7838}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:fld id="{CBD12358-51D2-46B3-9BDE-DF29528B9454}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89BC2AC2-003C-AACD-1271-F2F8FBE8FD3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="5029200" cy="1828800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片標題樣式</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD758F50-A87C-F2A1-40E8-08F07081E9C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6784848" y="1097280"/>
+            <a:ext cx="4572000" cy="1828800"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="內容版面配置區 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{023B02AB-1DB6-AF79-E1B3-175C76BE57ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="3172968"/>
+            <a:ext cx="10076688" cy="3108960"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200">
+              <a:spcBef>
+                <a:spcPts val="1400"/>
+              </a:spcBef>
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1800">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1600">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1400">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1200">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000">
+              <a:buSzPct val="80000"/>
+              <a:defRPr sz="1100">
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第二層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第三層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第四層</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4" rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-tw"/>
+              <a:t>第五層</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="直線接點 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2041A78-2CBE-4D73-EF5D-E65139C79DC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1295400" y="822960"/>
+            <a:ext cx="411480" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="88900">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1422774827"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題預留位置 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9198F9AA-2C87-421D-97C1-B4248DFDC2C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="642594"/>
-            <a:ext cx="10058400" cy="1371600"/>
+            <a:off x="1295400" y="609600"/>
+            <a:ext cx="9821955" cy="1256118"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>按一下以編輯母片標題樣式</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="文字預留位置 2"/>
+          <p:cNvPr id="3" name="文字版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE98FC63-C8D2-4CE6-A3F1-EE8ED24590C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="2103120"/>
-            <a:ext cx="10058400" cy="3931920"/>
+            <a:off x="1295400" y="1855945"/>
+            <a:ext cx="9821955" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
-              <a:t>編輯母片文字樣式</a:t>
+              <a:rPr lang="zh-tw"/>
+              <a:t>按一下以編輯母片文字樣式</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>第二層</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2" rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>第三層</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3" rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>第四層</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4" rtl="0"/>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" noProof="0"/>
+              <a:rPr lang="zh-tw"/>
               <a:t>第五層</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="日期預留位置 3"/>
-[...77 lines deleted...]
-          <p:cNvPr id="6" name="投影片編號預留位置 5"/>
+          <p:cNvPr id="21" name="投影片編號版面配置區 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78A08F60-CEF1-832D-D403-282EA76CBEF2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10348535" y="6214535"/>
-            <a:ext cx="1463040" cy="256032"/>
+            <a:off x="420624" y="6019801"/>
+            <a:ext cx="457200" cy="184150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1000">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200" cap="all" spc="200" baseline="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg2"/>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
-                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
-                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Posterama" panose="020B0504020200020000" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4FAB73BC-B049-4115-A692-8D63A059BFB8}" type="slidenum">
-              <a:rPr lang="en-US" altLang="zh-TW" smtClean="0"/>
+            <a:pPr rtl="0"/>
+            <a:fld id="{75DF2D63-3FF5-D547-96B9-BE9CCD1ABA58}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1788353970"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483769" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483779" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId1"/>
+    <p:sldLayoutId id="2147483661" r:id="rId2"/>
+    <p:sldLayoutId id="2147483674" r:id="rId3"/>
+    <p:sldLayoutId id="2147483675" r:id="rId4"/>
+    <p:sldLayoutId id="2147483664" r:id="rId5"/>
+    <p:sldLayoutId id="2147483676" r:id="rId6"/>
+    <p:sldLayoutId id="2147483677" r:id="rId7"/>
+    <p:sldLayoutId id="2147483681" r:id="rId8"/>
+    <p:sldLayoutId id="2147483682" r:id="rId9"/>
+    <p:sldLayoutId id="2147483683" r:id="rId10"/>
+    <p:sldLayoutId id="2147483680" r:id="rId11"/>
+    <p:sldLayoutId id="2147483684" r:id="rId12"/>
+    <p:sldLayoutId id="2147483673" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr lang="en-US" sz="4800" kern="1200" cap="none" spc="0" baseline="0" dirty="0">
+        <a:defRPr sz="4800" kern="1200" cap="all" spc="300" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:effectLst/>
           <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
-          <a:cs typeface="+mn-cs"/>
+          <a:cs typeface="Posterama" panose="020B0504020200020000" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="182880" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="900"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:spcAft>
-[...1 lines deleted...]
-        </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="tx2">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+        <a:buChar char="o"/>
+        <a:defRPr sz="2400" b="0" i="0" kern="1200" cap="none" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx2">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1600" kern="1200">
+        <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+        <a:buChar char="o"/>
+        <a:defRPr sz="2000" b="0" i="0" kern="1200" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="731520" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx2">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+        <a:buChar char="o"/>
+        <a:defRPr sz="1800" b="0" i="0" kern="1200" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1005840" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx2">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+        <a:buChar char="o"/>
+        <a:defRPr sz="1600" b="0" i="0" kern="1200" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1280160" indent="-182880" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buClr>
-          <a:schemeClr val="tx2">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent1"/>
         </a:buClr>
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1400" kern="1200">
+        <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+        <a:buChar char="o"/>
+        <a:defRPr sz="1400" b="0" i="0" kern="1200" baseline="0">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="1600000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...5 lines deleted...]
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="1900000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...5 lines deleted...]
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="2200000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...5 lines deleted...]
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="2500000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="100000"/>
+          <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buClr>
-[...5 lines deleted...]
-        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1400" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -5856,9499 +6045,2610 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
+  <p:extLst>
+    <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="3" pos="240">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="4" orient="horz" pos="240">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="5" pos="7440">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="6" orient="horz" pos="4080">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="7" pos="3960">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="8" pos="3720">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="9" pos="2112">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="10" pos="1848">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="11" pos="5568">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="12" pos="5832">
+          <p15:clr>
+            <a:srgbClr val="547EBF"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="13" pos="4968">
+          <p15:clr>
+            <a:srgbClr val="9FCC3B"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="14" pos="5208">
+          <p15:clr>
+            <a:srgbClr val="9FCC3B"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="15" pos="2712">
+          <p15:clr>
+            <a:srgbClr val="9FCC3B"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="16" pos="2472">
+          <p15:clr>
+            <a:srgbClr val="9FCC3B"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/06/relationships/model3d" Target="../media/model3d1.glb"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...6 lines deleted...]
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...663 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="圖片 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{185ABA0F-127A-C531-CA63-703D4985EC18}"/>
+          <p:cNvPr id="5" name="圖片 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E54F219-8362-5143-316B-C2A639FB267D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="20000"/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1726150" y="1591159"/>
-            <a:ext cx="3331927" cy="4443738"/>
+            <a:off x="-543900" y="-1522613"/>
+            <a:ext cx="9527644" cy="12706867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="圖片 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2585667F-2600-51BF-FF49-DEE81BC070F6}"/>
+          <p:cNvPr id="7" name="圖片 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65C249F2-A551-8FB8-EA48-FCB9CC6CFEE8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix amt="20000"/>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3289753" y="1108365"/>
-            <a:ext cx="3706189" cy="4942884"/>
+            <a:off x="6125977" y="1417320"/>
+            <a:ext cx="8569737" cy="11429318"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="圖形 11" descr="3D 眼鏡 以實心填滿">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DD5CE2C-B096-BE59-D422-7D264AA18338}"/>
+          <p:cNvPr id="12" name="圖形 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F193285E-FAFF-CB57-554D-F67FDDDAEF87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5638800" y="2971800"/>
-            <a:ext cx="914400" cy="914400"/>
+            <a:off x="0" y="6061937"/>
+            <a:ext cx="4269153" cy="796063"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...258 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="標題 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{305E10E9-9AB7-0642-D4C4-DDFDAB7B5B2C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="800491" y="57364"/>
+            <a:ext cx="10964159" cy="4498000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="3200" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>HMPA: A Neuro-Symbolic Framework for Natural-Language-Driven, Multi-Emotion Humanoid Motion Generation across Simulation and Reality</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-tw" sz="3200" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="子標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1307D8B-2864-21B6-1CE1-B605F29281C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1553977" y="6242147"/>
+            <a:ext cx="9144000" cy="356616"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr rtl="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>作者</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>陳志中</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-tw" b="1" dirty="0">
+              <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="標題 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C80402CD-7F6D-D83C-E796-018F787DC86D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2632237" y="2862849"/>
-            <a:ext cx="114131" cy="114131"/>
+            <a:off x="1324366" y="2595417"/>
+            <a:ext cx="10219935" cy="3560288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...107 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="5400" kern="1200" cap="all" spc="300" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:ea typeface="Microsoft JhengHei UI" panose="020B0604030504040204" pitchFamily="34" charset="-120"/>
+                <a:cs typeface="Posterama" panose="020B0504020200020000" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>HMPA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" sz="2600" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>一套支援模擬與實體人形機器人之自然語言驅動多重情緒動作生成神經符號框架</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-tw" altLang="en-US" sz="2600" b="1" dirty="0">
+              <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="755769779"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="855215445"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{173CE391-7D0D-561E-38B8-16167D1ABB0B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{166D9185-ADE9-3848-9C7D-3DBE8D5A7CF6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="標題 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27B1194A-C861-FAAE-16D8-0CD102832DA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{718AE3EA-2A25-4353-C76E-31CB67AE8EC7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097281"/>
+            <a:ext cx="4511040" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>預備動作</a:t>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>研究結果與討論</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>未補</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="內容版面配置區 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E2AFE92-4D02-2CB7-2699-1A9C90E9FF28}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F681C0CC-D8A3-054D-EA72-0D6F98BB068C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="2462414"/>
-            <a:ext cx="10058400" cy="3495041"/>
+            <a:off x="1280160" y="2871788"/>
+            <a:ext cx="10254615" cy="1114424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...7 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1540673481"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3440536022"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF2D8528-3ED5-61DA-8C72-4E8D0ECB04AC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20E6E9EA-43A0-E368-855C-F54DCEDEB81C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="標題 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394245BB-E604-41BA-C8C2-D34992E088F2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EEE2AF0-E38A-CB15-3312-BEF2387E392F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097281"/>
+            <a:ext cx="4511040" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" dirty="0"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>結論與未來展望</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>未補</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="內容版面配置區 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6E67A67-6E01-A58E-FD4D-11928275D129}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF9C9189-3C19-8687-E5C7-7C74DA9AFE04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="2462414"/>
-            <a:ext cx="10058400" cy="3495041"/>
+            <a:off x="1280160" y="2871788"/>
+            <a:ext cx="10254615" cy="1114424"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...23 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3475953613"/>
-[...1215 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2752878927"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="161859069"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="標題 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{104AEF80-A6B0-D4E9-B30A-86B7A861E6F2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0CDCE97-12B0-97CB-40D2-7B6A752C2352}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097280"/>
+            <a:ext cx="1558293" cy="712470"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="zh-TW" altLang="en-US" dirty="0"/>
-              <a:t>摘要</a:t>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>目錄</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="圖片 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{455FD1E8-EAFD-920E-2D6E-F43E1268331A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="35000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm rot="12368353" flipH="1">
+            <a:off x="4107818" y="4857681"/>
+            <a:ext cx="6814817" cy="7344635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="內容版面配置區 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{201925F0-35D9-3548-15E2-FC3C79ABCAF2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5971E4E2-CD75-F97E-2731-44CC373026BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1066800" y="2462414"/>
-            <a:ext cx="10058400" cy="3495041"/>
+            <a:off x="1280160" y="2285521"/>
+            <a:ext cx="3734712" cy="3962879"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...36 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="zh-TW" sz="2400" dirty="0"/>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>研究背景與動機</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>研究目的和問題</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>文獻回顧</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>未補</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>實驗流程和方法</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>驗證流程</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>研究結果與討論</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>未補</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>結論與未來展望</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>未補</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="圖片 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF91439-DDB3-47E0-D552-AB50DE0959FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="4007572" y="22562"/>
+            <a:ext cx="7466244" cy="6904318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="958641405"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2141413414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sld>
-[...3801 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...18 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BAAA795-8969-4BF6-64FE-78C13F6DA2B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="234915" y="1524000"/>
-[...6 lines deleted...]
-      </p:pic>
+            <a:off x="1280159" y="1097281"/>
+            <a:ext cx="4558665" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>研究背景與動機</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+              <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51DBE62B-AEC7-53A7-A619-2CD59A1003A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280159" y="2567940"/>
+            <a:ext cx="9911715" cy="2251711"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>LLM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>已具備成熟的自然語言處理各項文字</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>聲音等等的能力。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>人形機器人具身智慧發展迅速，但情感肢體表達仍是研究相對空白的一塊，想要讓機器人「聽懂文字裡的情緒」並轉譯成對應的肢體動作，同時要在實體人型機器人上可以安全運行。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3774022958"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1757181305"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C31AEC8-582A-84A1-0188-9EEC8B3CA46F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0DC854-7AD1-ADBE-20C7-A7CD4C1C2527}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...11 lines deleted...]
-        <p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{812F0567-9C26-1A31-8A21-63CA910329AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1054099" y="2625436"/>
-[...63 lines deleted...]
-                </a:solidFill>
+            <a:off x="1280160" y="1097281"/>
+            <a:ext cx="4114800" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
-              </a:endParaRPr>
-[...65 lines deleted...]
-        <p:grpSpPr>
+              </a:rPr>
+              <a:t>研究目的和問題</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B8F53A0-4A9D-D714-1A45-A4D6ABAA2413}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3761693" y="2212109"/>
-[...63 lines deleted...]
-                </a:solidFill>
+            <a:off x="1280160" y="2543176"/>
+            <a:ext cx="10245091" cy="2670811"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>LLM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>直接生成馬達指令：無物理可行性保證，容易超出關節極限、造成跌倒或損壞，且無法泛化到不同機器人形態。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>純符號式：語意理解僵化，無法處理自然語言的多樣性與複合情緒。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>低成本人形機器人限制：伺服馬達精度低，需要能兼顧「語意彈性」與「物理安全」的混合方案。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2473586742"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{001455B0-B593-9A4E-4731-3BEBA8570A12}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89BB2CB8-B4B2-88B4-9945-C1586840A16B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097281"/>
+            <a:ext cx="4114800" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
-              </a:endParaRPr>
-[...65 lines deleted...]
-        <p:grpSpPr>
+              </a:rPr>
+              <a:t>研究目的和問題</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{629F3E8C-461F-61B9-B4E7-B006BB11843B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="3761693" y="3405910"/>
-[...63 lines deleted...]
-                </a:solidFill>
+            <a:off x="1280160" y="2871788"/>
+            <a:ext cx="10254615" cy="1114424"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>創建一個</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>HMPA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>的神經符號框架，可以安全的透過自然語言的方式讓人型機器人做出相對應的情緒動作，並以模擬實體雙軌驗證評估不同模型表現情況。</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3385208991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C3376E-5469-D503-1B1E-B01BC6D7CD6D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7859C705-D33B-59CE-51D2-9BFFF72C411E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="1097281"/>
+            <a:ext cx="4114800" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
-              </a:endParaRPr>
-[...180 lines deleted...]
-                </a:solidFill>
+              </a:rPr>
+              <a:t>文獻回顧</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
                 <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
-              </a:endParaRPr>
-[...131 lines deleted...]
-                </a:solidFill>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
                 <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
-              </a:endParaRPr>
-[...52 lines deleted...]
-      </p:grpSp>
+              </a:rPr>
+              <a:t>未補</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="35" name="矩形 34">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FE3290D-F9A6-7D92-F8C2-259EC52AD453}"/>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D42E80AB-D0EA-ACE8-76EA-7B47EE569868}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2871788"/>
+            <a:ext cx="10254615" cy="1114424"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4113691748"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43633EEE-D0BD-D1A0-D66D-810D33BA4DFD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{405B6FBF-F8A1-5558-F3B1-C367059EA7C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="975360" y="347660"/>
+            <a:ext cx="4114800" cy="602932"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>實驗流程和方法</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="矩形 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EEC682C-DDB9-1622-33A4-A8E805AA680D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8304866" y="3000664"/>
-            <a:ext cx="2603279" cy="826654"/>
+            <a:off x="-95250" y="931543"/>
+            <a:ext cx="12287250" cy="5926457"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="矩形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0623304F-343A-69B5-9B1D-44BC3C30BD6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="1261110" y="166686"/>
+            <a:ext cx="462915" cy="80963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:r>
-[...15 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...84 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="矩形 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59368B2A-88BC-D507-B917-095541DD461F}"/>
+          <p:cNvPr id="9" name="矩形 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CA530B-DEAC-2A7F-D7C2-0580A707C9F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1524000" cy="581890"/>
+          <a:xfrm flipV="1">
+            <a:off x="1261110" y="766760"/>
+            <a:ext cx="462915" cy="164783"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="圖片 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF2D81A-5C76-51E2-08AC-AFD5CAD6395E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-95250" y="1834528"/>
+            <a:ext cx="12192000" cy="4427193"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EA783A6-5009-4B8E-B553-C7505F699991}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5667375" y="931544"/>
+            <a:ext cx="6524625" cy="354332"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
               </a:rPr>
-              <a:t>我很開心</a:t>
+              <a:t>每筆輸入視為一個文字集，總共有</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>個文字集。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2396211274"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="482396343"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...133 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E27E620D-76F8-E196-F634-9D934E3A3A53}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF1B4B5C-00BE-F415-5DE5-B1930755B02F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280159" y="1097281"/>
+            <a:ext cx="6177915" cy="941069"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>實驗流程和方法</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>消融實驗</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+              <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F666233-E900-F008-7F35-8340DEB6E63C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1280160" y="2543176"/>
+            <a:ext cx="10245091" cy="2670811"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>單純微調</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>qwen3:8b</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>模型再做一次完整實驗。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>更換至少兩種模型再做一次完整實驗。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>對更換的模型做微調在再做做一次完整實驗。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="zh-TW" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>對於實體機器人而言移除安全閥對於最終是否有影響。</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3715973324"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8867FEE-9AD8-180F-AF18-DA421DA8F2FA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="標題 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6904AF35-13B5-D048-2CDA-B447473A3797}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="975360" y="412432"/>
+            <a:ext cx="2148840" cy="519111"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" b="1" dirty="0">
+                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>驗證方法</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="矩形 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D81D01FC-1B76-BD47-E252-6DC6C8720DDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-95250" y="931543"/>
+            <a:ext cx="12287250" cy="5926457"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="dk1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="dk1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="dk1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Q02">
-[...3 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE614404-59F2-D17A-685F-4E2CEAABD51F}"/>
+          <p:cNvPr id="6" name="圖片 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D831AA2C-8956-B9C2-AF6D-1A95B93E976F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...6 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4019405" y="462106"/>
-            <a:ext cx="3665250" cy="5933787"/>
+            <a:off x="1261110" y="1079241"/>
+            <a:ext cx="8995748" cy="5612073"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="矩形 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F1E213-D738-B002-3328-74F3D7A7B650}"/>
+          <p:cNvPr id="7" name="矩形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85799815-42DA-1BBC-7634-D547058A2E0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="1524000" cy="581890"/>
+          <a:xfrm flipV="1">
+            <a:off x="1261110" y="166686"/>
+            <a:ext cx="462915" cy="80963"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="矩形 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED186544-A9AF-ED46-FDA8-67DCA5B92976}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="1261110" y="766760"/>
+            <a:ext cx="462915" cy="164783"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="zh-TW" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="內容版面配置區 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C9A81BB-AF60-73BD-A771-06AB9D6FCF4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9385935" y="931544"/>
+            <a:ext cx="2806065" cy="354332"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="92500"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
-                <a:solidFill>
-[...2 lines deleted...]
-                <a:latin typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
               </a:rPr>
-              <a:t>我很難過</a:t>
+              <a:t>影片檔至少</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="zh-TW" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>100</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="zh-TW" altLang="en-US" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="標楷體" panose="03000509000000000000" pitchFamily="65" charset="-120"/>
+              </a:rPr>
+              <a:t>個檔案</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1204406445"/>
-[...194 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644929496"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1749777654"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-[...911 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="肥皂">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="自訂">
   <a:themeElements>
-    <a:clrScheme name="Savon">
+    <a:clrScheme name="Scientific Discovery">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="455F51"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E3DED1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="549E39"/>
+        <a:srgbClr val="96D3ED"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="8AB833"/>
+        <a:srgbClr val="C7DBE1"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="C0CF3A"/>
+        <a:srgbClr val="688EBD"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="029676"/>
+        <a:srgbClr val="BCE5DD"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4AB5C4"/>
+        <a:srgbClr val="66DDCC"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="0989B1"/>
+        <a:srgbClr val="E0CE61"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6B9F25"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="B26B02"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Savon">
+    <a:fontScheme name="Custom 36">
       <a:majorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Posterama"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:latin typeface="Daytona Condensed Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Savon">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="60000"/>
+                <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="65000"/>
-[...8 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="100000"/>
-                <a:lumMod val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="99000"/>
-                <a:satMod val="105000"/>
+                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="98000"/>
-[...1 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-          <a:scene3d>
-[...9 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="80000"/>
-[...1 lines deleted...]
-                <a:satMod val="300000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-[...1 lines deleted...]
-                <a:satMod val="200000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:blipFill rotWithShape="1">
-[...12 lines deleted...]
-        </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Savon" id="{1306E473-ED32-493B-A2D0-240A757EDD34}" vid="{6728D11B-929E-4324-91B0-4A4DA4CAC3DD}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="TF67061901_Win32" id="{925E4A8F-7A54-42E1-A487-4C9400941AEE}" vid="{740BA55B-EF8B-4974-AFF9-3937064F1926}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -15913,189 +9213,293 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Image xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Image>
+    <Status xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">Not started</Status>
+    <Background xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">false</Background>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ImageTagsTaxHTField xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ImageTagsTaxHTField>
+    <TaxCatchAll xmlns="230e9df3-be65-4c73-a93b-d1236ebd677e" xsi:nil="true"/>
     <MediaServiceKeyPoints xmlns="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04e1f6479c48b08974ba73b5ca973489" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079F111ED35F8CC479449609E8A0923A6" ma:contentTypeVersion="28" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="60f5a4f2d2b0abadcf532d48ebf9cb71">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" xmlns:ns3="16c05727-aa75-4e4a-9b5f-8a80a1165891" xmlns:ns4="230e9df3-be65-4c73-a93b-d1236ebd677e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dd78129e6a1811f84807ad11c651531" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <xsd:import namespace="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <xsd:import namespace="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:ImageTagsTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Background" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDocTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSystemTags" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Status" ma:index="2" nillable="true" ma:displayName="Status" ma:default="Not started" ma:format="Dropdown" ma:internalName="Status" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Not started"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Completed"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Image" ma:index="3" nillable="true" ma:displayName="Image" ma:format="Image" ma:internalName="Image" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="MediaServiceOCR" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:hidden="true" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="ImageTagsTaxHTField" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="ImageTagsTaxHTField" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e385fb40-52d4-4fae-9c5b-3e8ff8a5878e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="26" nillable="true" ma:displayName="Location" ma:hidden="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Background" ma:index="28" nillable="true" ma:displayName="Background" ma:default="0" ma:format="Dropdown" ma:internalName="Background">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDocTags" ma:index="30" nillable="true" ma:displayName="MediaServiceDocTags" ma:hidden="true" ma:internalName="MediaServiceDocTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="32" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="16c05727-aa75-4e4a-9b5f-8a80a1165891" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="230e9df3-be65-4c73-a93b-d1236ebd677e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3f6bfcbc-3db3-4ae6-bd76-326f0798ad28}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="16c05727-aa75-4e4a-9b5f-8a80a1165891">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16140,168 +9544,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75D6F7AD-09FB-47AB-B353-D1D83850E3A3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B881D8D6-8849-400B-8BC9-21D401C7DD06}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12C0DB4D-BE53-4100-8A0D-CEFB2E482820}">
-[...9 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CC21C94-EC06-4610-B8F0-A456DD28CDEC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9A734A7-6096-47AA-9737-CDF62701A00D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="71af3243-3dd4-4a8d-8c0d-dd76da1f02a5"/>
     <ds:schemaRef ds:uri="16c05727-aa75-4e4a-9b5f-8a80a1165891"/>
+    <ds:schemaRef ds:uri="230e9df3-be65-4c73-a93b-d1236ebd677e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF8397A0-8C35-4EEE-8E61-47C914415B57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>薩翁花園設計</Template>
+  <Template>{9D9E5815-0E4B-49E7-B978-5BA96DF6D7EA}TF51de1e5f-e0e8-4dd0-99f3-5b7584f7abdcf0da934f_win32-7f20fe2bdd30</Template>
   <TotalTime></TotalTime>
-  <Words>591</Words>
+  <Words>372</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>寬螢幕</PresentationFormat>
-  <Paragraphs>81</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>32</Paragraphs>
+  <Slides>11</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>2</MMClips>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用字型</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>佈景主題</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>投影片標題</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>35</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="41" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>Microsoft JhengHei UI</vt:lpstr>
       <vt:lpstr>標楷體</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Posterama</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
-      <vt:lpstr>肥皂</vt:lpstr>
-[...34 lines deleted...]
-      <vt:lpstr>PowerPoint 簡報</vt:lpstr>
+      <vt:lpstr>自訂</vt:lpstr>
+      <vt:lpstr>HMPA: A Neuro-Symbolic Framework for Natural-Language-Driven, Multi-Emotion Humanoid Motion Generation across Simulation and Reality</vt:lpstr>
+      <vt:lpstr>目錄</vt:lpstr>
+      <vt:lpstr>研究背景與動機 </vt:lpstr>
+      <vt:lpstr>研究目的和問題</vt:lpstr>
+      <vt:lpstr>研究目的和問題</vt:lpstr>
+      <vt:lpstr>文獻回顧(未補)</vt:lpstr>
+      <vt:lpstr>實驗流程和方法</vt:lpstr>
+      <vt:lpstr>實驗流程和方法(消融實驗)</vt:lpstr>
+      <vt:lpstr>驗證方法</vt:lpstr>
+      <vt:lpstr>研究結果與討論(未補)</vt:lpstr>
+      <vt:lpstr>結論與未來展望(未補)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>陳志中</dc:creator>
+  <dc:creator>志中 陳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010079F111ED35F8CC479449609E8A0923A6</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>